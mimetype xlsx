--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -187,84 +187,84 @@
       </c:layout>
       <c:areaChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Actual</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$6:$M$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1510</c:v>
+                  <c:v>2240</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1570</c:v>
+                  <c:v>1060</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2740</c:v>
+                  <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2540</c:v>
+                  <c:v>2550</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1300</c:v>
+                  <c:v>1530</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1940</c:v>
+                  <c:v>2220</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2730</c:v>
+                  <c:v>640</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3040</c:v>
+                  <c:v>2530</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>3400</c:v>
+                  <c:v>3270</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>3360</c:v>
+                  <c:v>2500</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1900</c:v>
+                  <c:v>2370</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3080</c:v>
+                  <c:v>3100</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:areaChart>
       <c:catAx>
         <c:axId val="75091328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>