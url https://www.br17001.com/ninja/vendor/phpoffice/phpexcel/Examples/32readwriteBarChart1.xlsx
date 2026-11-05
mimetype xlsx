--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -189,84 +189,84 @@
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Actual</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$6:$M$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
+                  <c:v>1550</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1010</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>970</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>3480</c:v>
+                </c:pt>
+                <c:pt idx="4">
                   <c:v>1910</c:v>
                 </c:pt>
-                <c:pt idx="1">
-[...10 lines deleted...]
-                </c:pt>
                 <c:pt idx="5">
-                  <c:v>1600</c:v>
+                  <c:v>2280</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>3240</c:v>
+                  <c:v>530</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2540</c:v>
+                  <c:v>2680</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1010</c:v>
+                  <c:v>3490</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1620</c:v>
+                  <c:v>2220</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2010</c:v>
+                  <c:v>1000</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>740</c:v>
+                  <c:v>880</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="75091328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>