--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -231,84 +231,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$4:$M$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1840</c:v>
+                  <c:v>2110</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1820</c:v>
+                  <c:v>830</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2730</c:v>
+                  <c:v>1510</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>860</c:v>
+                  <c:v>1470</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1830</c:v>
+                  <c:v>3340</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2100</c:v>
+                  <c:v>2600</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2640</c:v>
+                  <c:v>1940</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2480</c:v>
+                  <c:v>2510</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2390</c:v>
+                  <c:v>3170</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>920</c:v>
+                  <c:v>2970</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3030</c:v>
+                  <c:v>1230</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2280</c:v>
+                  <c:v>1740</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Forecast</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:multiLvlStrRef>
               <c:f>Data!$B$2:$M$3</c:f>
               <c:multiLvlStrCache>
                 <c:ptCount val="12"/>
@@ -349,84 +349,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>2150</c:v>
+                  <c:v>2050</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2220</c:v>
+                  <c:v>620</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>620</c:v>
+                  <c:v>3420</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1900</c:v>
+                  <c:v>990</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1840</c:v>
+                  <c:v>1690</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>620</c:v>
+                  <c:v>1530</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>780</c:v>
+                  <c:v>2550</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2670</c:v>
+                  <c:v>2950</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2370</c:v>
+                  <c:v>700</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2560</c:v>
+                  <c:v>1350</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3150</c:v>
+                  <c:v>3030</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>850</c:v>
+                  <c:v>2710</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Actual</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:multiLvlStrRef>
               <c:f>Data!$B$2:$M$3</c:f>
               <c:multiLvlStrCache>
                 <c:ptCount val="12"/>
@@ -467,84 +467,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$6:$M$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>690</c:v>
+                  <c:v>1700</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3260</c:v>
+                  <c:v>1510</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>890</c:v>
+                  <c:v>560</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>3170</c:v>
+                  <c:v>3270</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3200</c:v>
+                  <c:v>3050</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3100</c:v>
+                  <c:v>2440</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>3030</c:v>
+                  <c:v>1400</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3430</c:v>
+                  <c:v>2110</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>710</c:v>
+                  <c:v>2920</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1140</c:v>
+                  <c:v>1210</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3370</c:v>
+                  <c:v>1880</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3370</c:v>
+                  <c:v>570</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:bar3DChart>
       <c:catAx>
         <c:axId val="75091328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>