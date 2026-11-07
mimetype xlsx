--- v0 (2026-11-04)
+++ v1 (2026-11-07)
@@ -194,60 +194,60 @@
             <c:strRef>
               <c:f>Data!$A$4:$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Budget</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Projected</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Actual</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Forecast</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$4:$B$7</c:f>
               <c:numCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>690</c:v>
+                  <c:v>2790</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2750</c:v>
+                  <c:v>1040</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2530</c:v>
+                  <c:v>720</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>3100</c:v>
+                  <c:v>820</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="1"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
         <c:holeSize val="50"/>
       </c:doughnutChart>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins footer="0.3" header="0.3" r="0.7" l="0.7" t="0.75" b="0.75"/>