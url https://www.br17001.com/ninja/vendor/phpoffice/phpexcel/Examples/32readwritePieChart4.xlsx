--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -194,60 +194,60 @@
             <c:strRef>
               <c:f>Data!$A$4:$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Budget</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Projected</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Actual</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Forecast</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$4:$B$7</c:f>
               <c:numCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>1020</c:v>
+                  <c:v>1210</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1870</c:v>
+                  <c:v>3100</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>3260</c:v>
+                  <c:v>830</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>3020</c:v>
+                  <c:v>510</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>