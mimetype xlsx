--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -689,84 +689,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$21:$M$21</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>171</c:v>
+                  <c:v>240</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>178</c:v>
+                  <c:v>231</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>198</c:v>
+                  <c:v>233</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>162</c:v>
+                  <c:v>269</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>153</c:v>
+                  <c:v>333</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>244</c:v>
+                  <c:v>332</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>267</c:v>
+                  <c:v>314</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>370</c:v>
+                  <c:v>341</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>345</c:v>
+                  <c:v>288</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>369</c:v>
+                  <c:v>357</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>345</c:v>
+                  <c:v>329</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>326</c:v>
+                  <c:v>361</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$22</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Low</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -814,84 +814,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$22:$M$22</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>111</c:v>
+                  <c:v>94</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>92</c:v>
+                  <c:v>141</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>117</c:v>
+                  <c:v>175</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>116</c:v>
+                  <c:v>175</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>85</c:v>
+                  <c:v>230</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>98</c:v>
+                  <c:v>213</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>209</c:v>
+                  <c:v>208</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>217</c:v>
+                  <c:v>256</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>275</c:v>
+                  <c:v>231</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>248</c:v>
+                  <c:v>257</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>263</c:v>
+                  <c:v>224</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>219</c:v>
+                  <c:v>225</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$23</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Closing</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -940,84 +940,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$23:$M$23</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>127</c:v>
+                  <c:v>185</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>157</c:v>
+                  <c:v>209</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>139</c:v>
+                  <c:v>195</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>124</c:v>
+                  <c:v>264</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>146</c:v>
+                  <c:v>240</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>230</c:v>
+                  <c:v>258</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>293</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>264</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>287</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>270</c:v>
+                </c:pt>
+                <c:pt idx="10">
                   <c:v>258</c:v>
                 </c:pt>
-                <c:pt idx="7">
-[...10 lines deleted...]
-                </c:pt>
                 <c:pt idx="11">
-                  <c:v>226</c:v>
+                  <c:v>329</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:hiLowLines/>
         <c:upDownBars>
           <c:gapWidth val="300"/>
           <c:upBars/>
           <c:downBars/>
         </c:upDownBars>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:stockChart>
       <c:catAx>
         <c:axId val="75091328"/>